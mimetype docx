--- v0 (2026-04-21)
+++ v1 (2026-07-05)
@@ -5,125 +5,123 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="284D31F5" w14:textId="77777777" w:rsidR="0036372F" w:rsidRPr="0036372F" w:rsidRDefault="00337EEA" w:rsidP="0036372F">
+    <w:p w14:paraId="17170D50" w14:textId="5503EB80" w:rsidR="00337EEA" w:rsidRPr="00CC42B4" w:rsidRDefault="00337EEA" w:rsidP="00005511">
       <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5130"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
-[...4 lines deleted...]
-          <w:rtl/>
+          <w:rFonts w:ascii="A_Bismillah" w:hAnsi="A_Bismillah"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="A_Bismillah" w:hAnsi="A_Bismillah" w:cs="MV Boli" w:hint="cs"/>
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00CC42B4">
         <w:rPr>
-          <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="A_Bismillah" w:hAnsi="A_Bismillah" w:cs="MV Boli"/>
+          <w:bCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:lang w:bidi="dv-MV"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0036372F">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00005511">
         <w:rPr>
-          <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="A_Bismillah" w:hAnsi="A_Bismillah" w:cs="MV Boli" w:hint="cs"/>
+          <w:bCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:rtl/>
+          <w:lang w:bidi="dv-MV"/>
         </w:rPr>
-        <w:t>`</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17170D50" w14:textId="25A2EAE6" w:rsidR="00337EEA" w:rsidRPr="00CC42B4" w:rsidRDefault="0036372F" w:rsidP="00005511">
+    <w:p w14:paraId="6A66657D" w14:textId="75AD7322" w:rsidR="00337EEA" w:rsidRDefault="00337EEA" w:rsidP="00337EEA">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="A_Bismillah" w:hAnsi="A_Bismillah"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="dv-MV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC42B4">
         <w:rPr>
           <w:rFonts w:ascii="A_Bismillah" w:hAnsi="A_Bismillah" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:rtl/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="217F55D4" wp14:editId="761A3173">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="217F55D4" wp14:editId="74D0A0A6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>653249</wp:posOffset>
+              <wp:posOffset>382905</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="671195" cy="668020"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1" descr="nishan"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="WordPictureWatermark252106578" descr="nishan"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -135,62 +133,50 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="671195" cy="668020"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
@@ -526,51 +512,51 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:rect w14:anchorId="5CD5090F" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.9pt;margin-top:7.9pt;width:96pt;height:99.75pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnI3ZImwIAAI4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx17TR9GnSJo0WFA&#10;0QZth55VWYoNyKImKXGyXz9Ksp2gK3YYloMimeRH8uPj6nrXKbIV1rWgK5qfzCgRmkPd6nVFf7zc&#10;fbmgxHmma6ZAi4ruhaPXi8+frnpTigIaULWwBEG0K3tT0cZ7U2aZ443omDsBIzQKJdiOeXzadVZb&#10;1iN6p7JiNjvLerC1scCFc/j1NgnpIuJLKbh/lNIJT1RFMTYfTxvPt3BmiytWri0zTcuHMNg/RNGx&#10;VqPTCeqWeUY2tv0Dqmu5BQfSn3DoMpCy5SLmgNnks3fZPDfMiJgLkuPMRJP7f7D8YbuypK0rWlCi&#10;WYclekLSmF4rQYpAT29ciVrPZmWHl8NryHUnbRf+MQuyi5TuJ0rFzhOOH/Miv8Q6UcJRlhdnZxfF&#10;PKBmB3Njnf8moCPhUlGL7iOVbHvvfFIdVYI3DXetUvidlUqTvqJf8/N5NHCg2joIgyx2kLhRlmwZ&#10;1t7v8sHtkRYGoTTGElJMScWb3yuR4J+ERG4wjSI5CF15wGScC+3zJGpYLZKr+Qx/o7PRImasNAIG&#10;ZIlBTtgDwKiZQEbslP+gH0xFbOrJePa3wJLxZBE9g/aTcddqsB8BKMxq8Jz0R5ISNYGlN6j32DkW&#10;0kg5w+9arN89c37FLM4Q1hz3gn/EQyrAOsFwo6QB++uj70EfWxullPQ4kxV1PzfMCkrUd41Nf5mf&#10;noYhjo/T+XmBD3sseTuW6E13A1j6HDeQ4fEa9L0ar9JC94rrYxm8oohpjr4ryr0dHzc+7QpcQFws&#10;l1ENB9cwf6+fDQ/ggdXQny+7V2bN0MQe+/8Bxvll5bteTrrBUsNy40G2sdEPvA5849DHxhkWVNgq&#10;x++odViji98AAAD//wMAUEsDBBQABgAIAAAAIQA8xN4C3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BT4NAEIXvJv6HzZh4Me0CimmRpTEmXE2sjV637BRQdpawS4F/7/RkT5M3b/LeN/lutp04&#10;4+BbRwridQQCqXKmpVrB4bNcbUD4oMnozhEqWNDDrri9yXVm3EQfeN6HWnAI+UwraELoMyl91aDV&#10;fu16JPZObrA6sBxqaQY9cbjtZBJFz9Lqlrih0T2+NVj97ker4OnbP3xt3uUSBXv4sXYp03Eqlbq/&#10;m19fQAScw/8xXPAZHQpmOrqRjBedglXM5IH3Kc+Lv40SEEcFSZw+gixyef1B8QcAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBnI3ZImwIAAI4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQA8xN4C3QAAAAkBAAAPAAAAAAAAAAAAAAAAAPUEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight=".25pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4961E3D6" w14:textId="7981B7EE" w:rsidR="00337EEA" w:rsidRPr="004D59E8" w:rsidRDefault="00005511" w:rsidP="00337EEA">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="191"/>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
@@ -1090,52 +1076,52 @@
           <w:bCs/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9990" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="171717" w:themeFill="background2" w:themeFillShade="1A"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7942"/>
-        <w:gridCol w:w="2048"/>
+        <w:gridCol w:w="6930"/>
+        <w:gridCol w:w="3060"/>
       </w:tblGrid>
       <w:tr w:rsidR="00337EEA" w:rsidRPr="00420AF5" w14:paraId="2A625311" w14:textId="77777777" w:rsidTr="002838B2">
         <w:trPr>
           <w:trHeight w:val="583"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9990" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
           </w:tcPr>
           <w:p w14:paraId="354EEFF0" w14:textId="55FD9752" w:rsidR="00337EEA" w:rsidRPr="00337EEA" w:rsidRDefault="00337EEA" w:rsidP="003D59EB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:bidi/>
@@ -1171,714 +1157,710 @@
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>Personal Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00337EEA" w:rsidRPr="00420AF5" w14:paraId="73AA59AF" w14:textId="77777777" w:rsidTr="00974912">
+      <w:tr w:rsidR="00337EEA" w:rsidRPr="00420AF5" w14:paraId="73AA59AF" w14:textId="77777777" w:rsidTr="00984AC6">
         <w:trPr>
           <w:trHeight w:val="529"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7942" w:type="dxa"/>
+            <w:tcW w:w="6930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19197125" w14:textId="77777777" w:rsidR="00337EEA" w:rsidRDefault="00337EEA" w:rsidP="003D59EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="27"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0016543D" w14:textId="05A1CE40" w:rsidR="00337EEA" w:rsidRPr="00F9325D" w:rsidRDefault="00337EEA" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="0016543D" w14:textId="77777777" w:rsidR="00337EEA" w:rsidRPr="00F9325D" w:rsidRDefault="00337EEA" w:rsidP="00FD7F78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="27"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
-              <w:t>:</w:t>
+              <w:t xml:space="preserve"> :</w:t>
             </w:r>
             <w:r w:rsidRPr="00F9325D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve"> Full name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9325D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ފުރިހަމަ ނަން</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00337EEA" w:rsidRPr="00420AF5" w14:paraId="07C220B8" w14:textId="77777777" w:rsidTr="00974912">
+      <w:tr w:rsidR="00337EEA" w:rsidRPr="00420AF5" w14:paraId="07C220B8" w14:textId="77777777" w:rsidTr="00984AC6">
         <w:trPr>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7942" w:type="dxa"/>
+            <w:tcW w:w="6930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="693F9140" w14:textId="77777777" w:rsidR="00337EEA" w:rsidRDefault="00337EEA" w:rsidP="003D59EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="27"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="46B4237C" w14:textId="77777777" w:rsidR="00337EEA" w:rsidRPr="00F9325D" w:rsidRDefault="00337EEA" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="46B4237C" w14:textId="77777777" w:rsidR="00337EEA" w:rsidRPr="00F9325D" w:rsidRDefault="00337EEA" w:rsidP="00FD7F78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="27"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9325D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve">ID Card no / </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9325D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ދ.ރ.އ. ކާޑު ނަންބަރު:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00337EEA" w:rsidRPr="00420AF5" w14:paraId="2518B30B" w14:textId="77777777" w:rsidTr="00974912">
+      <w:tr w:rsidR="00337EEA" w:rsidRPr="00420AF5" w14:paraId="2518B30B" w14:textId="77777777" w:rsidTr="00984AC6">
         <w:trPr>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7942" w:type="dxa"/>
+            <w:tcW w:w="6930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D6DF010" w14:textId="77777777" w:rsidR="00337EEA" w:rsidRDefault="00337EEA" w:rsidP="003D59EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="27"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3D9F58A6" w14:textId="77777777" w:rsidR="00337EEA" w:rsidRPr="00F9325D" w:rsidRDefault="00337EEA" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="3D9F58A6" w14:textId="77777777" w:rsidR="00337EEA" w:rsidRPr="00F9325D" w:rsidRDefault="00337EEA" w:rsidP="00FD7F78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="27"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9325D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>Permanent Address /</w:t>
             </w:r>
             <w:r w:rsidRPr="00F9325D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve"> ދާއިމީ އެޑްރެސް:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00337EEA" w:rsidRPr="00420AF5" w14:paraId="12E860C2" w14:textId="77777777" w:rsidTr="00974912">
+      <w:tr w:rsidR="00337EEA" w:rsidRPr="00420AF5" w14:paraId="12E860C2" w14:textId="77777777" w:rsidTr="00984AC6">
         <w:trPr>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7942" w:type="dxa"/>
+            <w:tcW w:w="6930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F998590" w14:textId="77777777" w:rsidR="00337EEA" w:rsidRDefault="00337EEA" w:rsidP="003D59EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="27"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7FA5B39C" w14:textId="2B721E1B" w:rsidR="00337EEA" w:rsidRPr="00F9325D" w:rsidRDefault="00337EEA" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="7FA5B39C" w14:textId="77777777" w:rsidR="00337EEA" w:rsidRPr="00F9325D" w:rsidRDefault="00337EEA" w:rsidP="00FD7F78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="27"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9325D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>Current Address /</w:t>
             </w:r>
             <w:r w:rsidRPr="00F9325D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
-              <w:t>ދިރިއުޅޭ އެޑްރެސް:</w:t>
+              <w:t xml:space="preserve">ދިރިއުޅޭ އެޑްރެސް: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00337EEA" w:rsidRPr="00420AF5" w14:paraId="2A2C7FDD" w14:textId="77777777" w:rsidTr="00974912">
+      <w:tr w:rsidR="00337EEA" w:rsidRPr="00420AF5" w14:paraId="2A2C7FDD" w14:textId="77777777" w:rsidTr="00984AC6">
         <w:trPr>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7942" w:type="dxa"/>
+            <w:tcW w:w="6930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77D4BA54" w14:textId="77777777" w:rsidR="00337EEA" w:rsidRDefault="00337EEA" w:rsidP="003D59EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="27"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="36FD3023" w14:textId="77777777" w:rsidR="00337EEA" w:rsidRPr="00F9325D" w:rsidRDefault="00337EEA" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="36FD3023" w14:textId="77777777" w:rsidR="00337EEA" w:rsidRPr="00F9325D" w:rsidRDefault="00337EEA" w:rsidP="00FD7F78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="27"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9325D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail Address / </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9325D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>އީ- މެއިލް އެޑްރެސް:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00337EEA" w:rsidRPr="00420AF5" w14:paraId="2A307EDB" w14:textId="77777777" w:rsidTr="00974912">
+      <w:tr w:rsidR="00337EEA" w:rsidRPr="00420AF5" w14:paraId="2A307EDB" w14:textId="77777777" w:rsidTr="00984AC6">
         <w:trPr>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7942" w:type="dxa"/>
+            <w:tcW w:w="6930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08321043" w14:textId="77777777" w:rsidR="00337EEA" w:rsidRDefault="00337EEA" w:rsidP="003D59EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="27"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="03A69F0E" w14:textId="53F9B5C5" w:rsidR="00337EEA" w:rsidRPr="00F9325D" w:rsidRDefault="00337EEA" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="03A69F0E" w14:textId="77777777" w:rsidR="00337EEA" w:rsidRPr="00F9325D" w:rsidRDefault="00337EEA" w:rsidP="00FD7F78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="27"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9325D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact Number / </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9325D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Faruma" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
-              <w:t>ގުޅޭނެ ނަންބަރު:</w:t>
+              <w:t xml:space="preserve">ގުޅޭނެ ނަންބަރު: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="337"/>
         <w:tblW w:w="9985" w:type="dxa"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2469"/>
         <w:gridCol w:w="4419"/>
         <w:gridCol w:w="3097"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF2669" w14:paraId="2859C00C" w14:textId="77777777" w:rsidTr="00974912">
+      <w:tr w:rsidR="00DF2669" w14:paraId="2859C00C" w14:textId="77777777" w:rsidTr="002838B2">
         <w:trPr>
           <w:trHeight w:val="998"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9985" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="45EEB0C3" w14:textId="4E452599" w:rsidR="00DF2669" w:rsidRPr="003D59EB" w:rsidRDefault="00DF2669" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="45EEB0C3" w14:textId="4E452599" w:rsidR="00DF2669" w:rsidRPr="003D59EB" w:rsidRDefault="00DF2669" w:rsidP="003D59EB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D59EB">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>2. ތަޢުލީމީ ސަނަދުތައް (ހަމައެކަނި މަތީ ތަޢުލީމަށް)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71000200" w14:textId="06447E4E" w:rsidR="00DF2669" w:rsidRPr="00DF2669" w:rsidRDefault="00DF2669" w:rsidP="00974912">
+          <w:p w14:paraId="71000200" w14:textId="77777777" w:rsidR="00DF2669" w:rsidRPr="00DF2669" w:rsidRDefault="00DF2669" w:rsidP="003D59EB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>Educational Attainment (only tertiary education)</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF2669" w14:paraId="744E2E22" w14:textId="77777777" w:rsidTr="00974912">
+      <w:tr w:rsidR="00DF2669" w14:paraId="744E2E22" w14:textId="77777777" w:rsidTr="002838B2">
         <w:tblPrEx>
           <w:tblBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="444"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2469" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1629648E" w14:textId="77777777" w:rsidR="00DF2669" w:rsidRPr="00893C47" w:rsidRDefault="00DF2669" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="1629648E" w14:textId="77777777" w:rsidR="00DF2669" w:rsidRPr="00893C47" w:rsidRDefault="00DF2669" w:rsidP="00DF2669">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893C47">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Year completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4419" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4D03470B" w14:textId="77777777" w:rsidR="00DF2669" w:rsidRPr="00893C47" w:rsidRDefault="00DF2669" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="4D03470B" w14:textId="77777777" w:rsidR="00DF2669" w:rsidRPr="00893C47" w:rsidRDefault="00DF2669" w:rsidP="00DF2669">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893C47">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Issuing Institute</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3097" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="11C95853" w14:textId="77777777" w:rsidR="00DF2669" w:rsidRPr="00893C47" w:rsidRDefault="00DF2669" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="11C95853" w14:textId="77777777" w:rsidR="00DF2669" w:rsidRPr="00893C47" w:rsidRDefault="00DF2669" w:rsidP="00DF2669">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893C47">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Educational qualification</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF2669" w14:paraId="314FBA1E" w14:textId="77777777" w:rsidTr="002838B2">
         <w:tblPrEx>
@@ -2115,320 +2097,316 @@
     <w:p w14:paraId="64E6A26A" w14:textId="77777777" w:rsidR="00893C47" w:rsidRDefault="00893C47">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="337"/>
         <w:tblW w:w="9985" w:type="dxa"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2469"/>
         <w:gridCol w:w="2566"/>
         <w:gridCol w:w="2430"/>
         <w:gridCol w:w="2520"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00005511" w14:paraId="3B85F311" w14:textId="77777777" w:rsidTr="00974912">
+      <w:tr w:rsidR="00005511" w14:paraId="3B85F311" w14:textId="77777777" w:rsidTr="002838B2">
         <w:trPr>
           <w:trHeight w:val="998"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9985" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3E168CCA" w14:textId="64F00830" w:rsidR="00005511" w:rsidRPr="003D59EB" w:rsidRDefault="00773915" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="3E168CCA" w14:textId="3EEC6C46" w:rsidR="00005511" w:rsidRPr="003D59EB" w:rsidRDefault="00773915" w:rsidP="003D59EB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00005511" w:rsidRPr="00DF2669">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="A_Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00005511" w:rsidRPr="003D59EB">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003D59EB">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
-              <w:t>ޞިއްހަތާއި ސަލާމަތާ ގުޅޭ ތަމްރީންނުތަކާއި ސެމިނަރތައް</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="02240950" w14:textId="36917439" w:rsidR="00005511" w:rsidRPr="00DF2669" w:rsidRDefault="00005511" w:rsidP="00974912">
+              <w:t>ޞިއްހަތާއި ސަލާމަތާ ގުޅޭ ތަމްރީނުތަކާއި ސެމިނަރތައް</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02240950" w14:textId="36917439" w:rsidR="00005511" w:rsidRPr="00DF2669" w:rsidRDefault="00005511" w:rsidP="003D59EB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve">Health and </w:t>
             </w:r>
             <w:r w:rsidR="00773915">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>Safety Training and Seminars Attended</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00773915" w14:paraId="6871839E" w14:textId="77777777" w:rsidTr="00974912">
+      <w:tr w:rsidR="00773915" w14:paraId="6871839E" w14:textId="77777777" w:rsidTr="002838B2">
         <w:tblPrEx>
           <w:tblBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="444"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2469" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1CCAA514" w14:textId="7CD64EE8" w:rsidR="00773915" w:rsidRPr="00773915" w:rsidRDefault="00773915" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="1CCAA514" w14:textId="7CD64EE8" w:rsidR="00773915" w:rsidRPr="00773915" w:rsidRDefault="00773915" w:rsidP="00FD7F78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>Training / Seminar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="252BA8D7" w14:textId="129BBEC7" w:rsidR="00773915" w:rsidRPr="00893C47" w:rsidRDefault="00A3648E" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="252BA8D7" w14:textId="129BBEC7" w:rsidR="00773915" w:rsidRPr="00893C47" w:rsidRDefault="00A3648E" w:rsidP="00FD7F78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Organized</w:t>
             </w:r>
             <w:r w:rsidR="00773915">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> by</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="17B62669" w14:textId="787DB379" w:rsidR="00773915" w:rsidRPr="00893C47" w:rsidRDefault="00A3648E" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="17B62669" w14:textId="5D82D126" w:rsidR="00773915" w:rsidRPr="00893C47" w:rsidRDefault="00A3648E" w:rsidP="00FD7F78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Venue</w:t>
+              <w:t xml:space="preserve">Venue </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="16F8F8E7" w14:textId="095B1515" w:rsidR="00773915" w:rsidRPr="00893C47" w:rsidRDefault="00A3648E" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="16F8F8E7" w14:textId="402C3D1C" w:rsidR="00773915" w:rsidRPr="00893C47" w:rsidRDefault="00A3648E" w:rsidP="00FD7F78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Duration</w:t>
+              <w:t xml:space="preserve">Duration </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00773915" w14:paraId="6D597073" w14:textId="77777777" w:rsidTr="002838B2">
         <w:tblPrEx>
           <w:tblBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2469" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65D32C19" w14:textId="77777777" w:rsidR="00773915" w:rsidRDefault="00773915" w:rsidP="003D59EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2691,242 +2669,238 @@
     <w:p w14:paraId="41877F7D" w14:textId="0868E102" w:rsidR="00337EEA" w:rsidRDefault="00337EEA"/>
     <w:p w14:paraId="3A8CC931" w14:textId="460F30DF" w:rsidR="00A3648E" w:rsidRPr="00A3648E" w:rsidRDefault="00A3648E" w:rsidP="00CB73A8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="337"/>
         <w:tblW w:w="9985" w:type="dxa"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3325"/>
         <w:gridCol w:w="4410"/>
         <w:gridCol w:w="2250"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A3648E" w14:paraId="3501BDCA" w14:textId="77777777" w:rsidTr="00974912">
+      <w:tr w:rsidR="00A3648E" w14:paraId="3501BDCA" w14:textId="77777777" w:rsidTr="002838B2">
         <w:trPr>
           <w:trHeight w:val="998"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9985" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="669AB223" w14:textId="15E60626" w:rsidR="00A3648E" w:rsidRPr="003D59EB" w:rsidRDefault="00A3648E" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="669AB223" w14:textId="15E60626" w:rsidR="00A3648E" w:rsidRPr="003D59EB" w:rsidRDefault="00A3648E" w:rsidP="003D59EB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D59EB">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>4. މަސައްކަތުގެ ތަޖުރިބާ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57B0CEFE" w14:textId="1EBF5A82" w:rsidR="00A3648E" w:rsidRPr="00DF2669" w:rsidRDefault="00A3648E" w:rsidP="00974912">
+          <w:p w14:paraId="57B0CEFE" w14:textId="1EBF5A82" w:rsidR="00A3648E" w:rsidRPr="00DF2669" w:rsidRDefault="00A3648E" w:rsidP="003D59EB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve">Work </w:t>
             </w:r>
             <w:r w:rsidR="006A3FE4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>Experience</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3FE4" w14:paraId="656401C0" w14:textId="77777777" w:rsidTr="00974912">
+      <w:tr w:rsidR="006A3FE4" w14:paraId="656401C0" w14:textId="77777777" w:rsidTr="002838B2">
         <w:tblPrEx>
           <w:tblBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="444"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1EDACE38" w14:textId="0F8FB65B" w:rsidR="006A3FE4" w:rsidRPr="00773915" w:rsidRDefault="006A3FE4" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="1EDACE38" w14:textId="0F8FB65B" w:rsidR="006A3FE4" w:rsidRPr="00773915" w:rsidRDefault="006A3FE4" w:rsidP="00FD7F78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>Position (reverse-chronological order)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4B25FA08" w14:textId="27FC8EB6" w:rsidR="006A3FE4" w:rsidRPr="00893C47" w:rsidRDefault="006A3FE4" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="4B25FA08" w14:textId="27FC8EB6" w:rsidR="006A3FE4" w:rsidRPr="00893C47" w:rsidRDefault="006A3FE4" w:rsidP="00FD7F78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Institution / Company</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="17B3BCF0" w14:textId="7FEE6AA2" w:rsidR="006A3FE4" w:rsidRPr="00893C47" w:rsidRDefault="006A3FE4" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="17B3BCF0" w14:textId="38D4934F" w:rsidR="006A3FE4" w:rsidRPr="00893C47" w:rsidRDefault="006A3FE4" w:rsidP="00FD7F78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Duration</w:t>
+              <w:t xml:space="preserve">Duration </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A3FE4" w14:paraId="50B6D68A" w14:textId="77777777" w:rsidTr="002838B2">
         <w:tblPrEx>
           <w:tblBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3325" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48A4164A" w14:textId="77777777" w:rsidR="006A3FE4" w:rsidRDefault="006A3FE4" w:rsidP="003D59EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3154,321 +3128,315 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="319"/>
         <w:tblW w:w="9985" w:type="dxa"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3325"/>
         <w:gridCol w:w="1110"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="1575"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="1695"/>
         <w:gridCol w:w="2250"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB4463" w14:paraId="4A33B232" w14:textId="77777777" w:rsidTr="00974912">
+      <w:tr w:rsidR="00CB4463" w14:paraId="4A33B232" w14:textId="77777777" w:rsidTr="002838B2">
         <w:trPr>
           <w:trHeight w:val="998"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9985" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74FAE7DF" w14:textId="4D824D4F" w:rsidR="00CB4463" w:rsidRPr="00DF2669" w:rsidRDefault="00B12023" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="74FAE7DF" w14:textId="4D824D4F" w:rsidR="00CB4463" w:rsidRPr="00DF2669" w:rsidRDefault="00B12023" w:rsidP="003D59EB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="A_Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00CB4463" w:rsidRPr="003D59EB">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="003D59EB">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>މަސައްކަތުގެ މާޙައުލުގެ ސަލާމަތާއި ޞިއްޙީ ރައްކާތެރިކަމުގެ ދާއިރާއިން ހިންގާފައިވާ ތަމްރީނު އަދި ސެމިނަރ ޕްރޮގްރާމްރައް</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="589E4115" w14:textId="2F6081E1" w:rsidR="00CB4463" w:rsidRPr="00DF2669" w:rsidRDefault="00B12023" w:rsidP="00974912">
+          <w:p w14:paraId="589E4115" w14:textId="2F6081E1" w:rsidR="00CB4463" w:rsidRPr="00DF2669" w:rsidRDefault="00B12023" w:rsidP="003D59EB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>Workplace Safety and Health Related Lectures, Seminars and Trainings Conducted (as a resource person)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12023" w14:paraId="059F4DAE" w14:textId="77777777" w:rsidTr="00974912">
+      <w:tr w:rsidR="00B12023" w14:paraId="059F4DAE" w14:textId="77777777" w:rsidTr="002838B2">
         <w:tblPrEx>
           <w:tblBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="444"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3C4813C3" w14:textId="649203AF" w:rsidR="00B12023" w:rsidRPr="00773915" w:rsidRDefault="00B12023" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="3C4813C3" w14:textId="649203AF" w:rsidR="00B12023" w:rsidRPr="00773915" w:rsidRDefault="00B12023" w:rsidP="00CB4463">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>Title / Topic (reverse-chronological order)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="342AF363" w14:textId="2DBF16BE" w:rsidR="00B12023" w:rsidRPr="00893C47" w:rsidRDefault="00B12023" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="342AF363" w14:textId="78E4086C" w:rsidR="00B12023" w:rsidRPr="00893C47" w:rsidRDefault="00B12023" w:rsidP="00CB4463">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Duration</w:t>
+              <w:t xml:space="preserve">Duration </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1590" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5A897570" w14:textId="010AE5AA" w:rsidR="00B12023" w:rsidRPr="00893C47" w:rsidRDefault="00B12023" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="5A897570" w14:textId="010AE5AA" w:rsidR="00B12023" w:rsidRPr="00893C47" w:rsidRDefault="00B12023" w:rsidP="00CB4463">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Number of Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="455D457D" w14:textId="10F023A8" w:rsidR="00B12023" w:rsidRPr="00893C47" w:rsidRDefault="00B12023" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="455D457D" w14:textId="10F023A8" w:rsidR="00B12023" w:rsidRPr="00893C47" w:rsidRDefault="00B12023" w:rsidP="00CB4463">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Conducted by</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6EC7E4BE" w14:textId="16D83824" w:rsidR="00B12023" w:rsidRPr="00893C47" w:rsidRDefault="00B12023" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="6EC7E4BE" w14:textId="387E8B52" w:rsidR="00B12023" w:rsidRPr="00893C47" w:rsidRDefault="00B12023" w:rsidP="00CB4463">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Venue</w:t>
+              <w:t xml:space="preserve">Venue </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B12023" w14:paraId="2EC60D78" w14:textId="77777777" w:rsidTr="002838B2">
         <w:tblPrEx>
           <w:tblBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3325" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B73BB0A" w14:textId="77777777" w:rsidR="00B12023" w:rsidRDefault="00B12023" w:rsidP="003D59EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3853,68 +3821,67 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="737037CB" w14:textId="77777777" w:rsidR="00CB4463" w:rsidRPr="00A3648E" w:rsidRDefault="00CB4463" w:rsidP="00CB4463"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="329"/>
         <w:tblW w:w="9985" w:type="dxa"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3325"/>
         <w:gridCol w:w="4410"/>
         <w:gridCol w:w="2250"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B12023" w14:paraId="5285A968" w14:textId="77777777" w:rsidTr="00974912">
+      <w:tr w:rsidR="00B12023" w14:paraId="5285A968" w14:textId="77777777" w:rsidTr="002838B2">
         <w:trPr>
           <w:trHeight w:val="998"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9985" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7470C1D6" w14:textId="44A718AA" w:rsidR="00B12023" w:rsidRPr="009510DB" w:rsidRDefault="009510DB" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="7470C1D6" w14:textId="44A718AA" w:rsidR="00B12023" w:rsidRPr="009510DB" w:rsidRDefault="009510DB" w:rsidP="00B12023">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="A_Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="009510DB">
@@ -3932,51 +3899,51 @@
             <w:r w:rsidRPr="003D59EB">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ކުރިން ލިބިފައިވާ ހުއްދަތކުގެ ތަފްޞީ</w:t>
             </w:r>
             <w:r w:rsidR="008E0672">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ލު</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24C91DB7" w14:textId="248F6101" w:rsidR="00B12023" w:rsidRPr="00DF2669" w:rsidRDefault="009510DB" w:rsidP="00974912">
+          <w:p w14:paraId="24C91DB7" w14:textId="248F6101" w:rsidR="00B12023" w:rsidRPr="00DF2669" w:rsidRDefault="009510DB" w:rsidP="00B12023">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>Previous Permits (if any)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4494,51 +4461,51 @@
                               <a:lnRef idx="2">
                                 <a:schemeClr val="accent6"/>
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="lt1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent6"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                   <w:pict>
                     <v:rect w14:anchorId="1B5D2B55" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:47.6pt;margin-top:3.2pt;width:10.5pt;height:12pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYYKhXewIAAFEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1v0zAQf0fif7D8ztK03YBq6VRtGkKa&#10;xrQN7dlz7NbC8Zmz27T89ZydNC2jT4gX5y73/buPy6ttY9lGYTDgKl6ejThTTkJt3LLi359vP3zi&#10;LEThamHBqYrvVOBX8/fvLls/U2NYga0VMnLiwqz1FV/F6GdFEeRKNSKcgVeOhBqwEZFYXBY1ipa8&#10;N7YYj0YXRQtYewSpQqC/N52Qz7N/rZWM37QOKjJbccot5hfz+5reYn4pZksUfmVkn4b4hywaYRwF&#10;HVzdiCjYGs1frhojEQLoeCahKUBrI1WugaopR2+qeVoJr3ItBE7wA0zh/7mV95sHZKau+IQzJxpq&#10;0SOBJtzSKjZJ8LQ+zEjryT9gzwUiU61bjU36UhVsmyHdDZCqbWSSfpaTyeScgJckKs/H01GGvDgY&#10;ewzxi4KGJaLiSMEzkGJzFyIFJNW9SoplXXoDWFPfGmszk2ZFXVtkG0FdjtsypU12R1rEJcsiFdOl&#10;n6m4s6rz+qg0oUAJj3P0PH8Hn0JK5eJF79c60k5mmjIYDMtThjbuk+l1k5nKczkYjk4Z/hlxsMhR&#10;wcXBuDEO8JSD+scQudPfV9/VnMp/hXpHzUfotiJ4eWuoCXcixAeBtAbUN1rt+I0ebaGtOPQUZyvA&#10;X6f+J32aTpJy1tJaVTz8XAtUnNmvjub2czmdpj3MzPT845gYPJa8HkvcurkG6mlJR8TLTCb9aPek&#10;Rmhe6AIsUlQSCScpdsVlxD1zHbt1pxsi1WKR1Wj3vIh37snL5Dyhmobsefsi0PeTGGmE72G/gmL2&#10;ZiA73WTpYLGOoE2e1gOuPd60t3kY+xuTDsMxn7UOl3D+GwAA//8DAFBLAwQUAAYACAAAACEAGJII&#10;ZdsAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3KjTUiKaZlNViEqIA4iU&#10;D3DjJY6I18F22vTvcU9wHM3ozSs3k+3FkXzoHCPMZxkI4sbpjluEz/3u7hFEiIq16h0TwpkCbKrr&#10;q1IV2p34g451bEWCcCgUgolxKKQMjSGrwswNxKn7ct6qmKJvpfbqlOC2l4ssy6VVHacHowZ6MtR8&#10;16NFGPx2eDfPZr+b3vzLazvWnfk5I97eTNs1iEhT/BvDRT+pQ5WcDm5kHUSPsHpYpCVCvgRxqed5&#10;ygeE+2wJsirlf//qFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANhgqFd7AgAAUQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABiSCGXbAAAABwEA&#10;AA8AAAAAAAAAAAAAAAAA1QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="003D59EB">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A0C931D" wp14:editId="3358964E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>22225</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>39370</wp:posOffset>
                       </wp:positionV>
@@ -4569,51 +4536,51 @@
                               <a:lnRef idx="2">
                                 <a:schemeClr val="accent6"/>
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="lt1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent6"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                   <w:pict>
                     <v:rect w14:anchorId="0911AFAC" id="Rectangle 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.75pt;margin-top:3.1pt;width:10.5pt;height:12pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMbfJTewIAAFEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0hTCmMVKapATJMQ&#10;IGDi2Th2G832eWe3affX7+ykacf6NO3Fuct9/+7j8mpjDVsrDA24ipcnI86Uk1A3blHx7y+3ny44&#10;C1G4WhhwquJbFfjV7OOHy9ZP1RiWYGqFjJy4MG19xZcx+mlRBLlUVoQT8MqRUANaEYnFRVGjaMm7&#10;NcV4NDovWsDaI0gVAv296YR8lv1rrWR80DqoyEzFKbeYX8zvW3qL2aWYLlD4ZSP7NMQ/ZGFF4yjo&#10;4OpGRMFW2PzlyjYSIYCOJxJsAVo3UuUaqJpy9K6a56XwKtdC4AQ/wBT+n1t5v35E1tQVP+fMCUst&#10;eiLQhFsYxc4TPK0PU9J69o/Yc4HIVOtGo01fqoJtMqTbAVK1iUzSz/L09PSMgJckKs/Gk1GGvNgb&#10;ewzxqwLLElFxpOAZSLG+C5ECkupOJcUyLr0BTFPfNsZkJs2KujbI1oK6HDdlSpvsDrSIS5ZFKqZL&#10;P1Nxa1Tn9UlpQoESHufoef72PoWUysUMR/ZE2slMUwaDYXnM0MRdMr1uMlN5LgfD0THDPyMOFjkq&#10;uDgY28YBHnNQ/xgid/q76ruaU/lvUG+p+QjdVgQvbxtqwp0I8VEgrQH1jVY7PtCjDbQVh57ibAn4&#10;69j/pE/TSVLOWlqrioefK4GKM/PN0dx+KSeTtIeZmZx9HhODh5K3Q4lb2WugnpZ0RLzMZNKPZkdq&#10;BPtKF2CeopJIOEmxKy4j7pjr2K073RCp5vOsRrvnRbxzz14m5wnVNGQvm1eBvp/ESCN8D7sVFNN3&#10;A9npJksH81UE3eRp3ePa4017m4exvzHpMBzyWWt/CWe/AQAA//8DAFBLAwQUAAYACAAAACEAwm3u&#10;vNkAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOTU7DMBCF90jcwRokdtQhQIXSOFWFqIRYgEg5&#10;gBtP44h4bGynTW/PsILl+9F7X72e3SiOGNPgScHtogCB1HkzUK/gc7e9eQSRsiajR0+o4IwJ1s3l&#10;Ra0r40/0gcc294JHKFVagc05VFKmzqLTaeEDEmcHH53OLGMvTdQnHnejLItiKZ0eiB+sDvhksftq&#10;J6cgxE14t892t53f4strP7WD/T4rdX01b1YgMs75rwy/+IwODTPt/UQmiVHB3QMXFSxLEJyW9yz3&#10;7BYlyKaW/+mbHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCMbfJTewIAAFEFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDCbe682QAAAAUBAAAP&#10;AAAAAAAAAAAAAAAAANUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="003D59EB">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B419FD" w:rsidRPr="003D59EB">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ނޫން</w:t>
@@ -4762,51 +4729,51 @@
                               <a:lnRef idx="2">
                                 <a:schemeClr val="accent6"/>
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="lt1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent6"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                   <w:pict>
                     <v:rect w14:anchorId="6BCA23E4" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:48.25pt;margin-top:2.15pt;width:10.5pt;height:12pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAuaRyKewIAAFEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0hTCmMVKapATJMQ&#10;IGDi2Th2a83xeWe3affX7+ykacf6NO3Fuct9/+7j8mrTWLZWGAy4ipcnI86Uk1Abt6j495fbTxec&#10;hShcLSw4VfGtCvxq9vHDZeunagxLsLVCRk5cmLa+4ssY/bQoglyqRoQT8MqRUAM2IhKLi6JG0ZL3&#10;xhbj0ei8aAFrjyBVCPT3phPyWfavtZLxQeugIrMVp9xifjG/b+ktZpdiukDhl0b2aYh/yKIRxlHQ&#10;wdWNiIKt0PzlqjESIYCOJxKaArQ2UuUaqJpy9K6a56XwKtdC4AQ/wBT+n1t5v35EZuqKTzhzoqEW&#10;PRFowi2sYpMET+vDlLSe/SP2XCAy1brR2KQvVcE2GdLtAKnaRCbpZ3l6enpGwEsSlWfjyShDXuyN&#10;PYb4VUHDElFxpOAZSLG+C5ECkupOJcWyLr0BrKlvjbWZSbOiri2ytaAux02Z0ia7Ay3ikmWRiunS&#10;z1TcWtV5fVKaUKCExzl6nr+9TyGlcvG892sdaSczTRkMhuUxQxt3yfS6yUzluRwMR8cM/4w4WOSo&#10;4OJg3BgHeMxB/WOI3Onvqu9qTuW/Qb2l5iN0WxG8vDXUhDsR4qNAWgPqG612fKBHW2grDj3F2RLw&#10;17H/SZ+mk6SctbRWFQ8/VwIVZ/abo7n9Uk4maQ8zMzn7PCYGDyVvhxK3aq6BelrSEfEyk0k/2h2p&#10;EZpXugDzFJVEwkmKXXEZccdcx27d6YZINZ9nNdo9L+Kde/YyOU+opiF72bwK9P0kRhrhe9itoJi+&#10;G8hON1k6mK8iaJOndY9rjzftbR7G/sakw3DIZ639JZz9BgAA//8DAFBLAwQUAAYACAAAACEA9HIE&#10;CNwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3KjTFkobsqkqRCXEAUTK&#10;B7jxNo6I18F22vTvcU9wHM3ozSvWo+3EkXxoHSNMJxkI4trplhuEr932bgkiRMVadY4J4UwB1uX1&#10;VaFy7U78SccqNiJBOOQKwcTY51KG2pBVYeJ64tQdnLcqpugbqb06Jbjt5CzLFtKqltODUT09G6q/&#10;q8Ei9H7Tf5gXs9uO7/71rRmq1vycEW9vxs0TiEhj/BvDRT+pQ5mc9m5gHUSHsFo8pCXC/RzEpZ4+&#10;prxHmC3nIMtC/vcvfwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAuaRyKewIAAFEFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD0cgQI3AAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAANUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="003D59EB">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F864DA4" wp14:editId="0685E18C">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>41275</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>27940</wp:posOffset>
                       </wp:positionV>
@@ -4837,51 +4804,51 @@
                               <a:lnRef idx="2">
                                 <a:schemeClr val="accent6"/>
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="lt1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent6"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                   <w:pict>
                     <v:rect w14:anchorId="320795A4" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:3.25pt;margin-top:2.2pt;width:10.5pt;height:12pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdbwU/ewIAAFEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0hTCmwVKapATJMQ&#10;IGDi2Th2a83xeWe3affX7+ykacf6NO3Fuct9/+7j8mrTWLZWGAy4ipcnI86Uk1Abt6j495fbT585&#10;C1G4WlhwquJbFfjV7OOHy9ZP1RiWYGuFjJy4MG19xZcx+mlRBLlUjQgn4JUjoQZsRCQWF0WNoiXv&#10;jS3Go9F50QLWHkGqEOjvTSfks+xfayXjg9ZBRWYrTrnF/GJ+39JbzC7FdIHCL43s0xD/kEUjjKOg&#10;g6sbEQVbofnLVWMkQgAdTyQ0BWhtpMo1UDXl6F01z0vhVa6FwAl+gCn8P7fyfv2IzNQVv+DMiYZa&#10;9ESgCbewil0keFofpqT17B+x5wKRqdaNxiZ9qQq2yZBuB0jVJjJJP8vT09MzAl6SqDwbT0YZ8mJv&#10;7DHErwoaloiKIwXPQIr1XYgUkFR3KimWdekNYE19a6zNTJoVdW2RrQV1OW7KlDbZHWgRlyyLVEyX&#10;fqbi1qrO65PShAIlPM7R8/ztfQoplYvnvV/rSDuZacpgMCyPGdq4S6bXTWYqz+VgODpm+GfEwSJH&#10;BRcH48Y4wGMO6h9D5E5/V31Xcyr/DeotNR+h24rg5a2hJtyJEB8F0hpQ32i14wM92kJbcegpzpaA&#10;v479T/o0nSTlrKW1qnj4uRKoOLPfHM3tl3IySXuYmcnZxZgYPJS8HUrcqrkG6mlJR8TLTCb9aHek&#10;Rmhe6QLMU1QSCScpdsVlxB1zHbt1pxsi1Xye1Wj3vIh37tnL5DyhmobsZfMq0PeTGGmE72G3gmL6&#10;biA73WTpYL6KoE2e1j2uPd60t3kY+xuTDsMhn7X2l3D2GwAA//8DAFBLAwQUAAYACAAAACEAlMqH&#10;nNoAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3KhDFUoV4lQVohLiACLl&#10;A9x4iSPitbGdNv17lhOcRqMZzbx6M7tRHDGmwZOC20UBAqnzZqBewcd+d7MGkbImo0dPqOCMCTbN&#10;5UWtK+NP9I7HNveCRyhVWoHNOVRSps6i02nhAxJnnz46ndnGXpqoTzzuRrksipV0eiB+sDrgo8Xu&#10;q52cghC34c0+2f1ufo3PL/3UDvb7rNT11bx9AJFxzn9l+MVndGiY6eAnMkmMClZ3XFRQliA4Xd6z&#10;PbCuS5BNLf/TNz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3W8FP3sCAABRBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlMqHnNoAAAAFAQAA&#10;DwAAAAAAAAAAAAAAAADVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="003D59EB">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B419FD" w:rsidRPr="003D59EB">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
             <w:r w:rsidR="00B419FD" w:rsidRPr="003D59EB">
@@ -5208,51 +5175,55 @@
                 <w:tab w:val="left" w:pos="1890"/>
                 <w:tab w:val="left" w:pos="1980"/>
                 <w:tab w:val="left" w:pos="2145"/>
                 <w:tab w:val="right" w:pos="9949"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004009A7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="528C80CB" w14:textId="77777777" w:rsidR="00E95B01" w:rsidRPr="00A3648E" w:rsidRDefault="00E95B01" w:rsidP="00A3648E"/>
+    <w:p w14:paraId="528C80CB" w14:textId="18BBC4E3" w:rsidR="00E95B01" w:rsidRDefault="00E95B01" w:rsidP="00A3648E"/>
+    <w:p w14:paraId="767CFA79" w14:textId="33A1F522" w:rsidR="00FB6001" w:rsidRDefault="00FB6001" w:rsidP="00A3648E"/>
+    <w:p w14:paraId="6745F8E2" w14:textId="0269E6A6" w:rsidR="00FB6001" w:rsidRDefault="00FB6001" w:rsidP="00A3648E"/>
+    <w:p w14:paraId="33C21B0A" w14:textId="389412F8" w:rsidR="00FB6001" w:rsidRDefault="00FB6001" w:rsidP="00A3648E"/>
+    <w:p w14:paraId="23A897C0" w14:textId="77777777" w:rsidR="00FB6001" w:rsidRPr="00A3648E" w:rsidRDefault="00FB6001" w:rsidP="00A3648E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-602"/>
         <w:tblW w:w="9985" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1823"/>
         <w:gridCol w:w="727"/>
         <w:gridCol w:w="4650"/>
         <w:gridCol w:w="2785"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D8554A" w:rsidRPr="00402475" w14:paraId="53F46186" w14:textId="77777777" w:rsidTr="002838B2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9985" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
@@ -6216,445 +6187,1489 @@
           <w:p w14:paraId="56E4FD8D" w14:textId="62C400B1" w:rsidR="00D8554A" w:rsidRPr="00402475" w:rsidRDefault="00D8554A" w:rsidP="00E95B01">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00402475">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ސޮއި:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="119F9177" w14:textId="1B0A5A07" w:rsidR="00E95DA7" w:rsidRDefault="00E95DA7" w:rsidP="00A3648E"/>
+    <w:p w14:paraId="6E7B48C6" w14:textId="2141250D" w:rsidR="00A3648E" w:rsidRDefault="00A3648E" w:rsidP="00A3648E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9985" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="17"/>
+        <w:tblW w:w="9895" w:type="dxa"/>
+        <w:tblBorders>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3325"/>
+        <w:gridCol w:w="4410"/>
+        <w:gridCol w:w="2160"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E95DA7" w14:paraId="0CF2956E" w14:textId="77777777" w:rsidTr="00D46C19">
+        <w:trPr>
+          <w:trHeight w:val="998"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9895" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D573368" w14:textId="3D6B0078" w:rsidR="00E95DA7" w:rsidRPr="009510DB" w:rsidRDefault="00E95DA7" w:rsidP="00E95DA7">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="A_Faruma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009510DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="A_Faruma" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D59EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>ކުރިން ލިބިފައިވާ ހުއްދަތ</w:t>
+            </w:r>
+            <w:r w:rsidR="00347041">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>ަ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D59EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>ކުގެ ތަފްޞީ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>ލު</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="655BC71D" w14:textId="77777777" w:rsidR="00E95DA7" w:rsidRPr="00DF2669" w:rsidRDefault="00E95DA7" w:rsidP="00E95DA7">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>Previous Permits (if any)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95DA7" w14:paraId="6E6C5785" w14:textId="77777777" w:rsidTr="00D46C19">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="444"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="515B5408" w14:textId="77777777" w:rsidR="00E95DA7" w:rsidRPr="00773915" w:rsidRDefault="00E95DA7" w:rsidP="00E95DA7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>Type of Permit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B3A427" w14:textId="77777777" w:rsidR="00E95DA7" w:rsidRPr="00893C47" w:rsidRDefault="00E95DA7" w:rsidP="00E95DA7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Issuing Authority</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="01AD3F91" w14:textId="77777777" w:rsidR="00E95DA7" w:rsidRPr="00893C47" w:rsidRDefault="00E95DA7" w:rsidP="00E95DA7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Expiry Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95DA7" w14:paraId="2DA1BF56" w14:textId="77777777" w:rsidTr="00D46C19">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="455"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3325" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D666BD9" w14:textId="77777777" w:rsidR="00E95DA7" w:rsidRDefault="00E95DA7" w:rsidP="00E95DA7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D444F34" w14:textId="77777777" w:rsidR="00E95DA7" w:rsidRDefault="00E95DA7" w:rsidP="00E95DA7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="709F62E4" w14:textId="77777777" w:rsidR="00E95DA7" w:rsidRDefault="00E95DA7" w:rsidP="00E95DA7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-749"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95DA7" w14:paraId="6838C263" w14:textId="77777777" w:rsidTr="00D46C19">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="487"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3325" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31361F7C" w14:textId="77777777" w:rsidR="00E95DA7" w:rsidRDefault="00E95DA7" w:rsidP="00E95DA7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04629857" w14:textId="77777777" w:rsidR="00E95DA7" w:rsidRDefault="00E95DA7" w:rsidP="00E95DA7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="557AEF3C" w14:textId="77777777" w:rsidR="00E95DA7" w:rsidRDefault="00E95DA7" w:rsidP="00E95DA7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95DA7" w14:paraId="2649E2BF" w14:textId="77777777" w:rsidTr="00D46C19">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="473"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3325" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="648637E3" w14:textId="77777777" w:rsidR="00E95DA7" w:rsidRDefault="00E95DA7" w:rsidP="00E95DA7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C1AFD33" w14:textId="77777777" w:rsidR="00E95DA7" w:rsidRDefault="00E95DA7" w:rsidP="00E95DA7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02703911" w14:textId="77777777" w:rsidR="00E95DA7" w:rsidRDefault="00E95DA7" w:rsidP="00E95DA7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95DA7" w14:paraId="42CF0727" w14:textId="77777777" w:rsidTr="00D46C19">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="602"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3325" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8C7B3F" w14:textId="77777777" w:rsidR="00E95DA7" w:rsidRDefault="00E95DA7" w:rsidP="00E95DA7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57612A21" w14:textId="77777777" w:rsidR="00E95DA7" w:rsidRDefault="00E95DA7" w:rsidP="00E95DA7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="459A12C6" w14:textId="77777777" w:rsidR="00E95DA7" w:rsidRDefault="00E95DA7" w:rsidP="00E95DA7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95DA7" w14:paraId="5397B218" w14:textId="77777777" w:rsidTr="00D46C19">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="602"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3325" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B52391D" w14:textId="77777777" w:rsidR="00E95DA7" w:rsidRDefault="00E95DA7" w:rsidP="00E95DA7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C65CE20" w14:textId="77777777" w:rsidR="00E95DA7" w:rsidRDefault="00E95DA7" w:rsidP="00E95DA7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28A16B22" w14:textId="77777777" w:rsidR="00E95DA7" w:rsidRDefault="00E95DA7" w:rsidP="00E95DA7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="8266"/>
+        <w:tblW w:w="9922" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9985"/>
+        <w:gridCol w:w="732"/>
+        <w:gridCol w:w="8874"/>
+        <w:gridCol w:w="316"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00780934" w14:paraId="020E3DE3" w14:textId="77777777" w:rsidTr="00F00555">
-[...5 lines deleted...]
-          <w:p w14:paraId="3026CD39" w14:textId="77777777" w:rsidR="00780934" w:rsidRPr="009510DB" w:rsidRDefault="00780934" w:rsidP="00F00555">
+      <w:tr w:rsidR="002838B2" w:rsidRPr="00402475" w14:paraId="3AB06DDF" w14:textId="77777777" w:rsidTr="002838B2">
+        <w:trPr>
+          <w:trHeight w:val="342"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BFF079B" w14:textId="77777777" w:rsidR="002838B2" w:rsidRPr="00216505" w:rsidRDefault="002838B2" w:rsidP="002838B2">
             <w:pPr>
               <w:bidi/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-                <w:rtl/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216505">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>އިދާރާއަށް ލިބިފައި</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8874" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="517A8508" w14:textId="781D9772" w:rsidR="002838B2" w:rsidRDefault="002838B2" w:rsidP="002838B2">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
-                <w:rtl/>
-[...3 lines deleted...]
-            </w:r>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002838B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>ހުށަހަޅަންޖެހޭ ލިޔުންތައް</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="240527A6" w14:textId="0BD4ACB8" w:rsidR="002838B2" w:rsidRPr="002838B2" w:rsidRDefault="002838B2" w:rsidP="002838B2">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002838B2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>Documents to be submitted with this form</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74CEC033" w14:textId="77777777" w:rsidR="002838B2" w:rsidRDefault="002838B2" w:rsidP="002838B2">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
-[...9 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002838B2" w:rsidRPr="00402475" w14:paraId="36194F95" w14:textId="77777777" w:rsidTr="002838B2">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D73DBE8" w14:textId="77777777" w:rsidR="002838B2" w:rsidRPr="003E0D34" w:rsidRDefault="002838B2" w:rsidP="002838B2">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8874" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1516EDE2" w14:textId="66B09399" w:rsidR="002838B2" w:rsidRPr="00216505" w:rsidRDefault="002838B2" w:rsidP="002838B2">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D56ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>ދ.ރ.އ. ކާޑުގެ ކޮޕީ</w:t>
+            </w:r>
+            <w:r w:rsidR="00817ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidR="00817ED3" w:rsidRPr="007D56ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Copy of ID Card</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB0BB97" w14:textId="77777777" w:rsidR="002838B2" w:rsidRPr="00216505" w:rsidRDefault="002838B2" w:rsidP="002838B2">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216505">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002838B2" w:rsidRPr="00402475" w14:paraId="54A149F2" w14:textId="77777777" w:rsidTr="002838B2">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="040EE069" w14:textId="77777777" w:rsidR="002838B2" w:rsidRPr="003E0D34" w:rsidRDefault="002838B2" w:rsidP="002838B2">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8874" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7790BD79" w14:textId="78FC7231" w:rsidR="002838B2" w:rsidRPr="00216505" w:rsidRDefault="009C7373" w:rsidP="009C7373">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C7373">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>މޯލްޑިވްސް ކޮލިފިކޭޝަން އޮތޯރިޓީއިން އެކްރެޑިޓް ކޮށްފައިވާ</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli"/>
-[...6 lines deleted...]
-              <w:t>Issuance fee details</w:t>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002838B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>ތަ</w:t>
+            </w:r>
+            <w:r w:rsidR="002838B2" w:rsidRPr="007D56ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>ޢުލީމީ ސެޓްފިކެޓްތަކުގެ ކޮޕީ</w:t>
+            </w:r>
+            <w:r w:rsidR="00817ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MQA Accredited and Attested Educational Certificates </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C1D1FB" w14:textId="77777777" w:rsidR="002838B2" w:rsidRPr="00216505" w:rsidRDefault="002838B2" w:rsidP="002838B2">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216505">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00780934" w:rsidRPr="00817ED3" w14:paraId="1736A10E" w14:textId="77777777" w:rsidTr="00F00555">
+      <w:tr w:rsidR="002838B2" w:rsidRPr="00402475" w14:paraId="534B031E" w14:textId="77777777" w:rsidTr="002838B2">
         <w:trPr>
-          <w:trHeight w:val="1538"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9985" w:type="dxa"/>
-[...7 lines deleted...]
-              </w:numPr>
+            <w:tcW w:w="732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A9EB8DB" w14:textId="77777777" w:rsidR="002838B2" w:rsidRPr="003E0D34" w:rsidRDefault="002838B2" w:rsidP="002838B2">
+            <w:pPr>
               <w:bidi/>
-              <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00817ED3">
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8874" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50ADD927" w14:textId="5D95AFAC" w:rsidR="002838B2" w:rsidRPr="003E0D34" w:rsidRDefault="002838B2" w:rsidP="002838B2">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D56ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>ތަމްރީނު ސެޓްފިކެޓްތަކުގެ ކޮޕީ</w:t>
+            </w:r>
+            <w:r w:rsidR="00817ED3">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
-                <w:sz w:val="20"/>
-[...22 lines deleted...]
-              </w:numPr>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidR="00817ED3" w:rsidRPr="007D56ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Copies of Training Certificates</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38709D30" w14:textId="77777777" w:rsidR="002838B2" w:rsidRPr="003E0D34" w:rsidRDefault="002838B2" w:rsidP="002838B2">
+            <w:pPr>
               <w:bidi/>
-              <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00817ED3">
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
-              <w:t>ލައިސަންސް އައުކުރުމަށް 250 (ދުއިސައްތަ ފަންސާސް) ރުފިޔާ</w:t>
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002838B2" w:rsidRPr="00402475" w14:paraId="288A0529" w14:textId="77777777" w:rsidTr="002838B2">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FC37714" w14:textId="77777777" w:rsidR="002838B2" w:rsidRPr="003E0D34" w:rsidRDefault="002838B2" w:rsidP="002838B2">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8874" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35BD5A8E" w14:textId="6E60D4E8" w:rsidR="002838B2" w:rsidRPr="003E0D34" w:rsidRDefault="002838B2" w:rsidP="002838B2">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D56ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>މަސައްކަތުގެ ތަޖުރިބާ އަންގައިދޭ ލިޔުންތައް</w:t>
+            </w:r>
+            <w:r w:rsidR="00817ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00817ED3">
-[...19 lines deleted...]
-              </w:tabs>
+            <w:r w:rsidR="00817ED3" w:rsidRPr="007D56ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Work Experience Letters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C47C62A" w14:textId="77777777" w:rsidR="002838B2" w:rsidRPr="003E0D34" w:rsidRDefault="002838B2" w:rsidP="002838B2">
+            <w:pPr>
               <w:bidi/>
-              <w:rPr>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00817ED3">
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
-                <w:b/>
-[...19 lines deleted...]
-              </w:tabs>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002838B2" w:rsidRPr="00402475" w14:paraId="04E7628E" w14:textId="77777777" w:rsidTr="002838B2">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51F4CFCF" w14:textId="77777777" w:rsidR="002838B2" w:rsidRPr="003E0D34" w:rsidRDefault="002838B2" w:rsidP="002838B2">
+            <w:pPr>
               <w:bidi/>
-              <w:rPr>
-[...73 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8874" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03F3DD61" w14:textId="6D1ED468" w:rsidR="002838B2" w:rsidRPr="003E0D34" w:rsidRDefault="002838B2" w:rsidP="002838B2">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D56ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>ކުށުގެ ރެކޯޑު ސާފުކުރި ލިޔުން</w:t>
+            </w:r>
+            <w:r w:rsidR="00817ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidR="00817ED3" w:rsidRPr="007D56ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Police Clearance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D807A7A" w14:textId="77777777" w:rsidR="002838B2" w:rsidRPr="003E0D34" w:rsidRDefault="002838B2" w:rsidP="002838B2">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002838B2" w:rsidRPr="00402475" w14:paraId="47EF2FF3" w14:textId="77777777" w:rsidTr="002838B2">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BBC98F5" w14:textId="77777777" w:rsidR="002838B2" w:rsidRPr="003E0D34" w:rsidRDefault="002838B2" w:rsidP="002838B2">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8874" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="642FE8C0" w14:textId="5F2F0DF7" w:rsidR="002838B2" w:rsidRPr="003E0D34" w:rsidRDefault="002838B2" w:rsidP="002838B2">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D56ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>ޞިއްޙީ ހާލަތު ބަޔާންކުރާ މެޑިކަލް ސެޓްފިކެޓ</w:t>
+            </w:r>
+            <w:r w:rsidR="00817ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ް/ </w:t>
+            </w:r>
+            <w:r w:rsidR="00817ED3" w:rsidRPr="007D56ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Medical Certificate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D00EF75" w14:textId="77777777" w:rsidR="002838B2" w:rsidRPr="003E0D34" w:rsidRDefault="002838B2" w:rsidP="002838B2">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0029528D" w:rsidRPr="00402475" w14:paraId="59EB017B" w14:textId="77777777" w:rsidTr="002838B2">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32095B00" w14:textId="77777777" w:rsidR="0029528D" w:rsidRPr="003E0D34" w:rsidRDefault="0029528D" w:rsidP="002838B2">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8874" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BF4D25D" w14:textId="4E182FC9" w:rsidR="0029528D" w:rsidRPr="0029528D" w:rsidRDefault="0029528D" w:rsidP="002838B2">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="MV Boli" w:hint="cs"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ޕާސްޕޯޓް ސައިޒް ޕޮޓޯގެ ސޮފްޓް ކޮޕީ / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>Soft Copy of passport size photo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A36F893" w14:textId="27A4C2F9" w:rsidR="0029528D" w:rsidRDefault="0029528D" w:rsidP="002838B2">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="772C79BC" w14:textId="77777777" w:rsidR="00780934" w:rsidRDefault="00780934" w:rsidP="00A3648E"/>
-    <w:p w14:paraId="51D92602" w14:textId="0FCF7497" w:rsidR="00E95DA7" w:rsidRPr="00A3648E" w:rsidRDefault="00780934" w:rsidP="00A3648E">
+    <w:p w14:paraId="5B371E51" w14:textId="6C92E4E9" w:rsidR="00E95DA7" w:rsidRDefault="00E95DA7" w:rsidP="00A3648E"/>
+    <w:p w14:paraId="119F9177" w14:textId="25FD813B" w:rsidR="00E95DA7" w:rsidRDefault="00E95DA7" w:rsidP="00A3648E"/>
+    <w:p w14:paraId="3D655CA5" w14:textId="77777777" w:rsidR="00D970C9" w:rsidRDefault="00D970C9" w:rsidP="00D970C9">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:t>---------------------------------------------------------------------------------------------------------------------------------------</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F022"/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="16B7E627" w14:textId="77777777" w:rsidR="0029528D" w:rsidRPr="00A3648E" w:rsidRDefault="0029528D" w:rsidP="00A3648E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9895" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5310"/>
         <w:gridCol w:w="4585"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C15651" w14:paraId="408C3FEF" w14:textId="77777777" w:rsidTr="00974912">
+      <w:tr w:rsidR="00C15651" w14:paraId="408C3FEF" w14:textId="77777777" w:rsidTr="00817ED3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9895" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5A31B8D2" w14:textId="55C2DC8C" w:rsidR="00C15651" w:rsidRPr="00974912" w:rsidRDefault="00C15651" w:rsidP="00974912">
+          </w:tcPr>
+          <w:p w14:paraId="5A31B8D2" w14:textId="431AA82B" w:rsidR="00C15651" w:rsidRPr="00C15651" w:rsidRDefault="00C15651" w:rsidP="00C15651">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00974912">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>އިދާރާގެ ބޭނުމަށް</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C15651" w14:paraId="6CA55BF7" w14:textId="7D52DABD" w:rsidTr="00817ED3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5F7D8006" w14:textId="6AEE7138" w:rsidR="00C15651" w:rsidRPr="00C15651" w:rsidRDefault="00C15651" w:rsidP="00C15651">
+          <w:p w14:paraId="5F7D8006" w14:textId="115322CE" w:rsidR="00C15651" w:rsidRPr="00C15651" w:rsidRDefault="00C15651" w:rsidP="00C15651">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C15651">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ފޯމު ބަލ</w:t>
             </w:r>
-            <w:r w:rsidR="00780934">
+            <w:r w:rsidR="00347041">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
-              <w:t>ައިގަތް ގަޑި</w:t>
+              <w:t>ަ</w:t>
             </w:r>
             <w:r w:rsidRPr="00C15651">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
-              <w:t>:</w:t>
+              <w:t>އިގަތް ގަޑި:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4585" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="6E9E85AF" w14:textId="4DE17060" w:rsidR="00C15651" w:rsidRPr="00C15651" w:rsidRDefault="00C15651" w:rsidP="00C15651">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
@@ -6694,123 +7709,386 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="496430B5" w14:textId="7FB052F4" w:rsidR="00C15651" w:rsidRPr="00C15651" w:rsidRDefault="00C15651" w:rsidP="00C15651">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C15651">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ފޯމު ބަލައިގަތް ތާރީޙް:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00780934" w14:paraId="784CCE92" w14:textId="64E246B0" w:rsidTr="00FA7FCC">
-[...7 lines deleted...]
-            <w:pPr>
+    </w:tbl>
+    <w:p w14:paraId="1497BE22" w14:textId="5F1AE3BD" w:rsidR="008E0672" w:rsidRDefault="008E0672" w:rsidP="00A3648E"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9985" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9985"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00817ED3" w14:paraId="2DCC55DC" w14:textId="77777777" w:rsidTr="00941A01">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D385EA7" w14:textId="3A455175" w:rsidR="00817ED3" w:rsidRPr="009510DB" w:rsidRDefault="00817ED3" w:rsidP="00817ED3">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="A_Faruma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>ލައިސަންސް ހެއްދުމަށް ދައްކަންޖެހޭ ފީ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76942E97" w14:textId="23051DE0" w:rsidR="00817ED3" w:rsidRDefault="00817ED3" w:rsidP="00941A01">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...5 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>Issuance fee details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00817ED3" w:rsidRPr="004009A7" w14:paraId="25CD453F" w14:textId="77777777" w:rsidTr="00941A01">
+        <w:trPr>
+          <w:trHeight w:val="1538"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="258867CB" w14:textId="6613FA5D" w:rsidR="00817ED3" w:rsidRPr="00817ED3" w:rsidRDefault="00817ED3" w:rsidP="00D46C19">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:bidi/>
+              <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00817ED3">
+              <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
-              <w:t>ފޯމް ނަންބަރު:</w:t>
+              <w:t xml:space="preserve">މުޅިން އަލަށް ލައިސަންސް ދޫކުރުމަށް 500 (ފަސްސަތޭކަ) ރުފިޔާ/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>For new applications MVR500</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2279937B" w14:textId="0953FB87" w:rsidR="00817ED3" w:rsidRPr="00817ED3" w:rsidRDefault="00817ED3" w:rsidP="00D46C19">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:bidi/>
+              <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00817ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>ލައިސަންސް އައުކުރުމަށް 250 (ދުއިސައްތަ ފަންސާސް) ރުފިޔާ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817ED3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817ED3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="MV Boli" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>Renewal of the license MVR250</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75E51CFE" w14:textId="77777777" w:rsidR="00817ED3" w:rsidRPr="00817ED3" w:rsidRDefault="00817ED3" w:rsidP="00817ED3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:bidi/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28D20624" w14:textId="77777777" w:rsidR="00817ED3" w:rsidRPr="00817ED3" w:rsidRDefault="00817ED3" w:rsidP="00817ED3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="525"/>
+                <w:tab w:val="left" w:pos="975"/>
+                <w:tab w:val="left" w:pos="1470"/>
+                <w:tab w:val="left" w:pos="1890"/>
+                <w:tab w:val="left" w:pos="1980"/>
+                <w:tab w:val="left" w:pos="2145"/>
+                <w:tab w:val="right" w:pos="9949"/>
+              </w:tabs>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00817ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>ނޯޓް: ލައިސަންސް ދޫކުރެވޭވީ ލައިސަންސް ހެއްދުމަށް ދައްކަންޖެހޭ ފީ "ބަންޑޭރި ޕޭ" މެދުވެރިކޮށް ދެއްކުމުންނެވެ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E0D0D8B" w14:textId="1C4265BA" w:rsidR="00817ED3" w:rsidRPr="00817ED3" w:rsidRDefault="00817ED3" w:rsidP="00817ED3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="525"/>
+                <w:tab w:val="left" w:pos="975"/>
+                <w:tab w:val="left" w:pos="1470"/>
+                <w:tab w:val="left" w:pos="1890"/>
+                <w:tab w:val="left" w:pos="1980"/>
+                <w:tab w:val="left" w:pos="2145"/>
+                <w:tab w:val="right" w:pos="9949"/>
+              </w:tabs>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00817ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>NOTE:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fees must be settled via</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00817ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>Bandeyri</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00817ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pay”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> before the issuance of the license.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="47536D73" w14:textId="738A1D6C" w:rsidR="00A3648E" w:rsidRDefault="00A3648E" w:rsidP="00A3648E">
-[...13 lines deleted...]
-    <w:p w14:paraId="1497BE22" w14:textId="5F1AE3BD" w:rsidR="008E0672" w:rsidRDefault="008E0672" w:rsidP="00A3648E"/>
     <w:p w14:paraId="259FC43F" w14:textId="77777777" w:rsidR="00817ED3" w:rsidRPr="00A3648E" w:rsidRDefault="00817ED3" w:rsidP="00A3648E"/>
-    <w:sectPr w:rsidR="00817ED3" w:rsidRPr="00A3648E" w:rsidSect="00314039">
+    <w:sectPr w:rsidR="00817ED3" w:rsidRPr="00A3648E" w:rsidSect="00FB6001">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1170" w:right="1440" w:bottom="360" w:left="1080" w:header="720" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="1080" w:right="1440" w:bottom="360" w:left="1080" w:header="720" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6959A767" w14:textId="77777777" w:rsidR="00F62288" w:rsidRDefault="00F62288" w:rsidP="00DF2669">
+    <w:p w14:paraId="57B2D804" w14:textId="77777777" w:rsidR="009611C9" w:rsidRDefault="009611C9" w:rsidP="00DF2669">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B60516E" w14:textId="77777777" w:rsidR="00F62288" w:rsidRDefault="00F62288" w:rsidP="00DF2669">
+    <w:p w14:paraId="7D4949E3" w14:textId="77777777" w:rsidR="009611C9" w:rsidRDefault="009611C9" w:rsidP="00DF2669">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6822,69 +8100,69 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Faruma">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="A_Bismillah">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MV Boli">
     <w:panose1 w:val="02000500030200090000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000100" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Faruma">
+    <w:panose1 w:val="02000500030200090000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000100" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="A_Faruma">
     <w:panose1 w:val="02000500030200090000"/>
     <w:charset w:val="01"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000100" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
@@ -7249,61 +8527,61 @@
             <w:r w:rsidRPr="00750EF0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>gov.mv</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="58E988D6" w14:textId="77777777" w:rsidR="00DF2669" w:rsidRDefault="00DF2669">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F04342B" w14:textId="77777777" w:rsidR="00F62288" w:rsidRDefault="00F62288" w:rsidP="00DF2669">
+    <w:p w14:paraId="6D4576FB" w14:textId="77777777" w:rsidR="009611C9" w:rsidRDefault="009611C9" w:rsidP="00DF2669">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="764B7F08" w14:textId="77777777" w:rsidR="00F62288" w:rsidRDefault="00F62288" w:rsidP="00DF2669">
+    <w:p w14:paraId="1A8BD822" w14:textId="77777777" w:rsidR="009611C9" w:rsidRDefault="009611C9" w:rsidP="00DF2669">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23AD5986"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0143CAC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -7578,119 +8856,122 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="043E001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="71"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00337EEA"/>
     <w:rsid w:val="00005511"/>
+    <w:rsid w:val="00054BAF"/>
     <w:rsid w:val="000A4512"/>
     <w:rsid w:val="000B4C02"/>
     <w:rsid w:val="00120E7A"/>
-    <w:rsid w:val="00200BD6"/>
-    <w:rsid w:val="002608F7"/>
     <w:rsid w:val="002838B2"/>
+    <w:rsid w:val="0029528D"/>
     <w:rsid w:val="00314039"/>
     <w:rsid w:val="00337EEA"/>
-    <w:rsid w:val="0036372F"/>
+    <w:rsid w:val="00347041"/>
     <w:rsid w:val="003D59EB"/>
     <w:rsid w:val="004009A7"/>
+    <w:rsid w:val="004427E6"/>
     <w:rsid w:val="00476FBE"/>
     <w:rsid w:val="0052739D"/>
     <w:rsid w:val="005B24F0"/>
     <w:rsid w:val="00622BB9"/>
     <w:rsid w:val="006A3FE4"/>
     <w:rsid w:val="00773915"/>
-    <w:rsid w:val="00780934"/>
     <w:rsid w:val="007A3CCF"/>
     <w:rsid w:val="00817ED3"/>
     <w:rsid w:val="00837C0E"/>
     <w:rsid w:val="0085425D"/>
     <w:rsid w:val="00893C47"/>
     <w:rsid w:val="008E0672"/>
     <w:rsid w:val="009510DB"/>
-    <w:rsid w:val="00974912"/>
+    <w:rsid w:val="009611C9"/>
+    <w:rsid w:val="00984AC6"/>
     <w:rsid w:val="009A654F"/>
+    <w:rsid w:val="009C7373"/>
     <w:rsid w:val="00A3648E"/>
     <w:rsid w:val="00A97BBF"/>
     <w:rsid w:val="00B12023"/>
     <w:rsid w:val="00B13FC2"/>
     <w:rsid w:val="00B419FD"/>
     <w:rsid w:val="00B776CC"/>
     <w:rsid w:val="00C15651"/>
     <w:rsid w:val="00C8103D"/>
     <w:rsid w:val="00CB4463"/>
     <w:rsid w:val="00CB73A8"/>
     <w:rsid w:val="00D46C19"/>
     <w:rsid w:val="00D8554A"/>
+    <w:rsid w:val="00D970C9"/>
     <w:rsid w:val="00DF2669"/>
     <w:rsid w:val="00E95B01"/>
     <w:rsid w:val="00E95DA7"/>
-    <w:rsid w:val="00F62288"/>
+    <w:rsid w:val="00FB6001"/>
     <w:rsid w:val="00FD7F78"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -8526,71 +9807,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD95AC81-4C0E-4CA2-971E-B433A3176BAA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>2736</Characters>
+  <Pages>5</Pages>
+  <Words>592</Words>
+  <Characters>3378</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3209</CharactersWithSpaces>
+  <CharactersWithSpaces>3963</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Maurifa Shahid</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>